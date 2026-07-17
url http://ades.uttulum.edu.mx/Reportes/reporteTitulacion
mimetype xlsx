--- v0 (2026-05-23)
+++ v1 (2026-07-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61330fc6a884645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c8fd4935ad04370958794a8648e3d44.psmdcp" Id="R7b169ff9ab544c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439c53bfba0a470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaa70d5ebd8d4731b297e85cd1480a6c.psmdcp" Id="R61a20f3a70424585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Universidad Tecnológica de Tulum</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>