--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439c53bfba0a470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaa70d5ebd8d4731b297e85cd1480a6c.psmdcp" Id="R61a20f3a70424585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5066f8a258d44d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13a323120b7c42db99995d24e6321038.psmdcp" Id="R899f0ef783f241e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Universidad Tecnológica de Tulum</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>