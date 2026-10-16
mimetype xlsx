--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5066f8a258d44d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13a323120b7c42db99995d24e6321038.psmdcp" Id="R899f0ef783f241e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc84037745d4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b50ea7ae2e034f3dbb27eeffb3541f7d.psmdcp" Id="R51d527d80b7c43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Universidad Tecnológica de Tulum</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>